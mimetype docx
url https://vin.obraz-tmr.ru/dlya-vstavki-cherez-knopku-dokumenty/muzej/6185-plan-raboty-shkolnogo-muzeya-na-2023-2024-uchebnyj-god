--- v0 (2026-07-16)
+++ v1 (2026-10-29)
@@ -1,150 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00CE34C2" w:rsidRDefault="00CE34C2" w:rsidP="00FF6403">
+    <w:p w:rsidR="00A36CC5" w:rsidRDefault="00A36CC5" w:rsidP="00CE34C2">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A36CC5" w:rsidRDefault="00FD4014" w:rsidP="00FD4014">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="495"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C46EAC" w:rsidRPr="00C46EAC">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="557E8A0F" wp14:editId="54D3EB06">
-            <wp:extent cx="6597569" cy="9332596"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6038748" cy="9448800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\cheskidovaGN.VIN72SOSH\Desktop\план музея тит.jpg"/>
+            <wp:docPr id="1" name="Рисунок 1" descr="C:\Users\Галина\Downloads\план музея скрин.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\cheskidovaGN.VIN72SOSH\Desktop\план музея тит.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Галина\Downloads\план музея скрин.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="8691" t="7020" r="5875" b="2019"/>
+                    <a:srcRect l="10124" t="4695" r="13283" b="5110"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6626803" cy="9373950"/>
+                      <a:ext cx="6055316" cy="9474725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00CE34C2" w:rsidRDefault="00CE34C2" w:rsidP="00FD4014">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C46EAC" w:rsidRPr="00CE34C2" w:rsidRDefault="00C46EAC" w:rsidP="00FD4014">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="000F4EE1" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Целью</w:t>
       </w:r>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> деятельности школьного музея является содействие формированию интереса к отечественной истории и уважительного отношения к нравственным ценностям прошлых поколений, развитию коммуникативных компетенций, н</w:t>
       </w:r>
       <w:r w:rsidR="000F4EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>авыков исследовательской работы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -322,58 +359,69 @@
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>воспитание любви и уважения к прошлому своей страны;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>приобщение обучающихся</w:t>
+        <w:t>приобщение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучающихся</w:t>
       </w:r>
       <w:r w:rsidR="00A36CC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к изучению истории родного поселка</w:t>
       </w:r>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, школы, истории Великой Отечественной войны 1941-1945;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -975,62 +1023,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Посредством музея создается обратная связь между учеником и учителем, классом и классным руководителем, музейная комната помогает учителю в подборе необходимого материала для тематических классных часов, разрабатывает тематические экскурсии по стендам и экспозициям музея.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ожидаемые результаты</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
@@ -1186,86 +1222,97 @@
         <w:t>Музейная деятельность способствует приобретению у учащихся новых компетенций:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Исследовательских (умение самостоятельно найти недостающую информацию в информационном поле; умение запросить недостающую информацию у специалиста; умение </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>находить несколько вариантов решения проблемы, умение использовать моделирование, реальный и мыслительный эксперименты, наблюдение, работа с первоисточниками, умение адекватно осуществлять самооценку и самоконтроль);</w:t>
+        <w:t>Исследовательских (умение самостоятельно найти недостающую информацию в информационном поле; умение запросить недостающую информацию у специалиста; умение находить несколько вариантов решения проблемы, умение использовать моделирование, реальный и мыслительный эксперименты, наблюдение, работа с первоисточниками, умение адекватно осуществлять самооценку и самоконтроль);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Менеджерские (умение ставить цель, умение планировать деятельность, время, ресурсы, умение принимать решение и прогнозировать их последствия, навыки исследования собственной деятельности, навыки саморегуляции и деятельности);</w:t>
+        <w:t xml:space="preserve">Менеджерские (умение ставить цель, умение планировать деятельность, время, ресурсы, умение принимать решение и прогнозировать их последствия, навыки исследования собственной деятельности, навыки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>саморегуляции</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и деятельности);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Коммуникативные (умение инициировать взаимодействие – вступать в диалог, задавать вопросы, умение вести дискуссию, умение отстаивать свою точку зрения, умение находить компромисс, навыки интервьюирования, устного опроса);</w:t>
@@ -1288,534 +1335,487 @@
       </w:pPr>
       <w:r w:rsidRPr="00440821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Презентационные (навыки монологической речи, умение уверенно держаться во время выступления, умение использовать различные средства наглядности при выступлении, умение отвечать на незапланированные вопросы)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10382" w:type="dxa"/>
-        <w:tblInd w:w="81" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-594" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="523"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2866"/>
+        <w:gridCol w:w="453"/>
+        <w:gridCol w:w="153"/>
+        <w:gridCol w:w="4731"/>
+        <w:gridCol w:w="2176"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00FF6403">
-[...2 lines deleted...]
-              <w:ind w:left="-237" w:firstLine="213"/>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-257" w:firstLine="233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№ </w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мероприятие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ответственные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10382" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Организационная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
         <w:trPr>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Утверждение плана </w:t>
-[...35 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Утверждение </w:t>
+            </w:r>
+            <w:r w:rsidR="00F32ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">плана работы школьного музея на 2026-2027 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>уч.</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сентябрь</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="008C62E1" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00F32ECC" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...8 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="008C62E1" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1875,300 +1875,309 @@
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Оформление музейной документации.</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:r w:rsidR="00F32ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Оформление новых экспозиций (постоянных и сменных)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="008C62E1" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00F32ECC" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сентябрь 202</w:t>
+              <w:t>Сентябрь 2026</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> руководитель музея</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2184,913 +2193,859 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> Инвентаризация архива.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> руководитель музея</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Формирование актива и Совета школьного музея, распределение обязанностей между членами актива школьного музея.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="008C62E1" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00F32ECC" w:rsidP="00F32ECC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сентябрь 202</w:t>
-[...8 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">Сентябрь 2026 </w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> г.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2866" w:type="dxa"/>
+              <w:t>г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> руководитель</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анали</w:t>
             </w:r>
             <w:r w:rsidR="008C62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>з работы школьного музея за 202</w:t>
-[...26 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">з работы школьного музея </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">за </w:t>
+            </w:r>
+            <w:r w:rsidR="00F32ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025-2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> учебный год, определе</w:t>
             </w:r>
+            <w:r w:rsidR="00F32ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ние задач развития музея на 2026-2027</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ние задач развития музея на 20</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>учебный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="008C62E1" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00F32ECC" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сентябрь 202</w:t>
-[...8 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Сентябрь 2026</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>руководитель музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Проведение заседаний Совета и актива школьного музея.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1 раз в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ведение Книги отзывов гостей музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3105,96 +3060,96 @@
               <w:t> руководитель музея,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>актив музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3210,51 +3165,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Косметический ремонт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3267,176 +3222,167 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Июнь </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00F32ECC" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00440821">
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> руководитель музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="008C62E1" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
@@ -3465,677 +3411,668 @@
               </w:rPr>
               <w:t xml:space="preserve">о работе музея </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>на официальном сайте</w:t>
             </w:r>
             <w:r w:rsidR="008C62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>руководитель  музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="10382" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Экскурсионно-массовая работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Формирование группы экскурсоводов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="008C62E1" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00F32ECC" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сентябрь 202</w:t>
-[...8 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Сентябрь 2026</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Организация работ</w:t>
             </w:r>
-            <w:r w:rsidR="008C62E1">
-[...6 lines deleted...]
-              <w:t>ы по подготовке экскурсоводов (6-8</w:t>
+            <w:r w:rsidR="00F32ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ы по подготовке экскурсоводов (7-9</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> классы).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Разработка материалов для проведения обзорных и тематических экскурсий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4150,95 +4087,95 @@
               <w:t> руководитель музея,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>члены актива музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4293,328 +4230,402 @@
               </w:rPr>
               <w:t>Обзорные:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Знакомство с музеем (1 класс, гости школы)</w:t>
+              <w:t xml:space="preserve">Знакомство с </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">новым </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>музеем</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, новыми экспозициями</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> класс</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, гости школы)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«Этих дней не меркнет слава …»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>История школы</w:t>
             </w:r>
+            <w:r w:rsidR="00F32ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (90-летие в 2026г.)</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Они там были…</w:t>
+              <w:t>Они там были</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="008C62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(герои СВО)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008C62E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>герои СВО)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тематические:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">История </w:t>
             </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">одного </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>экспоната</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRDefault="00F32ECC" w:rsidP="00CE34C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5E65">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Люди </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">История </w:t>
             </w:r>
             <w:r w:rsidR="008C62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>поселка</w:t>
             </w:r>
             <w:r w:rsidR="00746FBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Винзили</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:r w:rsidRPr="009B5E65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Директора нашей школы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="009B5E65" w:rsidRDefault="00523E00" w:rsidP="00F32ECC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5E65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Директора нашей школы</w:t>
-[...50 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+              <w:t>Учителя-</w:t>
+            </w:r>
+            <w:r w:rsidR="00F32ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>фронтовики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4630,51 +4641,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4689,662 +4700,642 @@
               <w:t> руководитель музея</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>группа экскурсоводов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Проведение бесед, лекций к знаменательным</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>датам года:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E75BB" w:rsidRPr="00440821" w:rsidRDefault="000E75BB" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4 ноября – День народного единства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16 ноября – день памяти и скорби,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5 декабря – Битва под Москвой,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9 декабря – День Героев</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 декабря – День конституции РФ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11 сентября – День памяти жертв фашизма</w:t>
+              <w:t>27 января –</w:t>
+            </w:r>
+            <w:r w:rsidR="008C62E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">снятие блокады Ленинграда </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(1944)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4 ноября – День народного единства</w:t>
+              <w:t>15 февраля – день вывода советских войск из Афганистана</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>16 ноября – день памяти и скорби,</w:t>
+              <w:t>23 февраля – День защитника Отечества</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5 декабря – Битва под Москвой,</w:t>
+              <w:t>9 мая – День Победы советского народа в</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9 декабря – День Героев</w:t>
-[...145 lines deleted...]
-              </w:rPr>
               <w:t>Великой Отечественной войне 1941 – 1945 гг.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>руководитель  музея</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, члены актива музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="10382" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учебно-воспитательная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> Проведение уроков Мужества.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5354,118 +5345,109 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>классные руководители</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-              <w:t> 1-</w:t>
-[...8 lines deleted...]
-              <w:t>11</w:t>
+              <w:t> 1-9</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> классов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5482,377 +5464,377 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Использование материалов музея на уроках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> руководитель  музея, учителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00BE2962" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проведение музейных уроков (1-9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00440821">
+              <w:t>Проведение музейных уроков (1-11</w:t>
+            </w:r>
+            <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> класс),</w:t>
             </w:r>
-            <w:r w:rsidRPr="00440821">
+            <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> руководитель  музея</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, учителя-предметники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5878,1385 +5860,1324 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учителя истории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> Проведение классных часов и праздников, посвященных Дням Воинской славы</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Проведение классных часов и праздников, посвященных Дням Воинской славы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00746FBB" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00BE2962" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Декабрь 202</w:t>
-[...8 lines deleted...]
-              <w:t>5</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Декабрь 2026</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00746FBB" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00BE2962" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Февраль 202</w:t>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Февраль 2027</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00746FBB" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00BE2962" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Май 202</w:t>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Май 2027</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Заместитель директора по </w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> работе</w:t>
+              <w:t>  Заместитель директора по воспитательной работе</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
-[...76 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00BE2962">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Встречи с ветеранами локальных войн, тружениками тыла, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">детьми войны, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440821">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>интересными людьми на классных часах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея, </w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>классные руководители</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00AB3D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Встреча с ветеранами труда - жителями </w:t>
             </w:r>
             <w:r w:rsidR="00746FBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>поселка</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Сбор материала для оформления экспозиции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>классные руководители</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="10382" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Работа с фондами музея.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учет, регистрация и хранение музейных экспонатов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Проведение инвентаризации архива музея.</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Паспортизация музея.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сентябрь -декабрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Организация работы в архивах с целью пополнения, уточнения материалов музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7271,409 +7192,389 @@
               <w:t> руководитель музея</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Связь с музеями, общественными и детскими организациями и учреждениями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t> В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> руководитель  музея </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="10382" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общественно-полезная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Поисковая работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7688,185 +7589,185 @@
               <w:t> руководитель музея</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> актив музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
-[...2 lines deleted...]
-            <w:tcW w:w="523" w:type="dxa"/>
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Запись воспоминаний жителей </w:t>
             </w:r>
             <w:r w:rsidR="00746FBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>поселка Винзили</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7881,98 +7782,98 @@
               <w:t> руководитель музея</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> актив музея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FF6403">
+      <w:tr w:rsidR="00523E00" w:rsidRPr="008D267F" w:rsidTr="00FD4014">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="523" w:type="dxa"/>
+            <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4838" w:type="dxa"/>
+            <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7981,97 +7882,133 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Участие в районных, краевых</w:t>
             </w:r>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>всероссийских конкурсах</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+              <w:t>всероссийских</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2719">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, международных</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2719">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">творческих и исследовательских </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурсах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440821">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>В течение года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00440821" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -8284,121 +8221,94 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Заседание актива музея, с</w:t>
             </w:r>
-            <w:r w:rsidR="00746FBB">
-[...33 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>огласование плана работы на 2026-2027</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
-            <w:r w:rsidR="003B5042">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">чебный </w:t>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ч</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...8 lines deleted...]
-              <w:t>од</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
@@ -8462,76 +8372,207 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00BE2962" w:rsidRDefault="00523E00" w:rsidP="00BE2962">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Подготовка </w:t>
-[...8 lines deleted...]
-              <w:t>к областному конкурсу «Шаг в будущее – 2025». Проект «Шагнувшие в бессмертие», посвящается погибши воинам в СВО.</w:t>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">одготовка материалов экскурсии </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Герои живут вечно», посвящается </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>погибшим</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> воинам-землякам </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE2962" w:rsidRDefault="00BE2962" w:rsidP="00BE2962">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- афганская война</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE2962" w:rsidRDefault="00BE2962" w:rsidP="00BE2962">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- первая и вторая Чеченские войны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00BE2962" w:rsidP="00BE2962">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СВО посвящается </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(для 5-9</w:t>
+            </w:r>
+            <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8583,51 +8624,87 @@
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Подготовка материалов экскурсии  «История Ве</w:t>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">одготовка материалов экскурсии </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962" w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мы не имеем права забывать…», </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«История Ве</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ликой Отечественной войны» (8-9</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -8761,95 +8838,148 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Викторина  «Путешествуя по родному краю…» (5, 6, 7, 8 </w:t>
+          <w:p w:rsidR="00BE2962" w:rsidRDefault="00BE2962" w:rsidP="00BE2962">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Викторина «Путешествие</w:t>
+            </w:r>
+            <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>музею</w:t>
+            </w:r>
+            <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…» (5, 6, 7, 8 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AE19CA">
+            <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AE19CA">
+            <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.) </w:t>
             </w:r>
-            <w:r w:rsidR="00CE34C2" w:rsidRPr="00CE34C2">
+          </w:p>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00CE34C2" w:rsidP="00BE2962">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE34C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проведение конкурса газет и плакатов, посвященного 100-летию Тюменского района.</w:t>
+              <w:t xml:space="preserve">Проведение конкурса </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">газет и плакатов, посвященного </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90-летию со дня образования школы в поселке Винзили</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8894,76 +9024,94 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00BE2962">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Экс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>курсия « Народные промыслы» (1-4</w:t>
+              <w:t>курсия «</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2962">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Русская изба. Как это было</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>» (1-4</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">кл.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
@@ -9097,50 +9245,167 @@
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Исследовательская группа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00FD2719" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FD2719" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7101" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FD2719" w:rsidRPr="00AE19CA" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Участие в Областном форуме молодых исследователей «Шаг в будущее – 2026». Проект «90-летие </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Винзилинской</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> школы».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FD2719" w:rsidRPr="00AE19CA" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Исследовательская группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00091E99" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -9322,111 +9587,146 @@
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Из цикла «История одного экспоната». Глиняная посуда. </w:t>
+              <w:t>Из цикла «История одного экспоната». Глиняная посуда.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Коромысло. Керосиновая лампа.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2719">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вещи из сундука. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1-4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(1-4 </w:t>
-[...19 lines deleted...]
-              <w:t>. )</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9833,69 +10133,51 @@
             <w:r w:rsidR="00523E00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Музейный урок «Смерти у храбрых нет, у храбрых есть только бессмертие», посвященный памятной дата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00523E00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (1-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (1-9 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00523E00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00523E00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9906,183 +10188,67 @@
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лекторская группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5DCD" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
+      <w:tr w:rsidR="00FD4014" w:rsidRPr="00AE19CA" w:rsidTr="00751547">
         <w:trPr>
-          <w:trHeight w:val="289"/>
+          <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="530" w:type="dxa"/>
+            <w:tcW w:w="10415" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005D5DCD" w:rsidRPr="00AE19CA" w:rsidRDefault="005D5DCD" w:rsidP="00CE34C2">
-[...116 lines deleted...]
-          <w:p w:rsidR="003B5042" w:rsidRPr="00091E99" w:rsidRDefault="003B5042" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00FD4014" w:rsidRPr="00091E99" w:rsidRDefault="00FD4014" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091E99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Январь. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
         <w:trPr>
           <w:trHeight w:val="560"/>
@@ -10258,59 +10424,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Экскурсия «Мой район в годы ВОВ», посвященная </w:t>
             </w:r>
             <w:r w:rsidR="00746FBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>труженикам тыла.</w:t>
             </w:r>
-            <w:r w:rsidR="000E75BB">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -10345,190 +10502,154 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00AB3D88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Конкурс </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">плакатов </w:t>
+              <w:t>Конкурс «</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Боевых листов» (среди 5- 9</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>«</w:t>
-[...8 lines deleted...]
-              <w:t>Учителя-ветераны</w:t>
+              <w:t xml:space="preserve"> классов)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Герои-земляки»</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> классов) </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Исследовательская группа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B5042" w:rsidRPr="00AE19CA" w:rsidTr="009751DE">
+      <w:tr w:rsidR="00FD4014" w:rsidRPr="00AE19CA" w:rsidTr="001A38F8">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B5042" w:rsidRPr="00091E99" w:rsidRDefault="003B5042" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00FD4014" w:rsidRPr="00091E99" w:rsidRDefault="00FD4014" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091E99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Февраль. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
         <w:trPr>
           <w:trHeight w:val="560"/>
@@ -10820,115 +10941,178 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005D5DCD" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00523E00" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>музея. Информационная экскурсия</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+              <w:t>Выставка поделок и рисунков к 82-ой годовщине</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> со дня Великой Победы</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FD2719" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (1-4 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пионеры-герои,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FD2719" w:rsidRDefault="001A6386" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>кл</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2719">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.)</w:t>
+              <w:t xml:space="preserve">города-герои, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A6386" w:rsidRPr="00AE19CA" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тюменский край в годы ВОВ 1941-1945гг. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10964,176 +11148,182 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="001A6386">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Акция памяти, посвященная Дню Защитника Отечества - «Мы помним»! </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(1-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(1-9 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
             <w:r w:rsidR="00CE34C2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE34C2" w:rsidRPr="00CE34C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Организация и проведение конкурса макетов, посвященных блокадному Ленинграду и Сталинградской битве.</w:t>
+              <w:t xml:space="preserve">Организация и проведение </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>уроков Мужества</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE34C2" w:rsidRPr="00CE34C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, посвященных блокадному Ленинграду и Сталинградской битве.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2719">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Холокост.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Лекторская группа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B5042" w:rsidRPr="00AE19CA" w:rsidTr="00F74EBE">
+      <w:tr w:rsidR="00FD4014" w:rsidRPr="00AE19CA" w:rsidTr="00130071">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B5042" w:rsidRPr="00091E99" w:rsidRDefault="003B5042" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00FD4014" w:rsidRPr="00091E99" w:rsidRDefault="00FD4014" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091E99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Март. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
         <w:trPr>
           <w:trHeight w:val="564"/>
@@ -11157,134 +11347,107 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="000E75BB" w:rsidP="00CE34C2">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="001A6386">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Из истории </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>возникновения памятников в поселке Винзили</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Праздник, посвященный 90-летию со дня образования школы в п. Винзили</w:t>
-[...18 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(1-9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00523E00">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -11327,76 +11490,85 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="001A6386">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пу</w:t>
             </w:r>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тешествие «Военные экспонаты» </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">тешествие в мир народных сказок (1-5 </w:t>
+              <w:t xml:space="preserve">(1-5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11468,60 +11640,51 @@
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Из цикла «История одного экспоната».</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Из цикла «История одного экспоната». Солдатская каска. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(6-9 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -11541,67 +11704,67 @@
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Поисковая группа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B5042" w:rsidRPr="00AE19CA" w:rsidTr="001A54DA">
+      <w:tr w:rsidR="00FD4014" w:rsidRPr="00AE19CA" w:rsidTr="0055322C">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B5042" w:rsidRPr="00091E99" w:rsidRDefault="003B5042" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00FD4014" w:rsidRPr="00091E99" w:rsidRDefault="00FD4014" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091E99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Апрель. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
         <w:trPr>
           <w:trHeight w:val="284"/>
@@ -11803,51 +11966,69 @@
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Круглый стол - «Книга Памяти». (8-10 </w:t>
+              <w:t>Круг</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2719">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лый стол - «Книга Памяти». (8-11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11912,127 +12093,241 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="005D5DCD" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00FD2719" w:rsidP="00FD2719">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Торжественное открытие табличек на домах участников СВО, погибших в сражениях.</w:t>
+              <w:t>Мемориал</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (макет) погибшим героям – землякам в СВО в музее. «Шагнувшие в бессмертие»</w:t>
             </w:r>
             <w:r w:rsidR="00523E00" w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- продолжение работы над проектом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Исследовательская группа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B5042" w:rsidRPr="00AE19CA" w:rsidTr="00CC60B0">
+      <w:tr w:rsidR="00FD2719" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FD2719" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7101" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FD2719" w:rsidRDefault="00FD2719" w:rsidP="00FD2719">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Участие в муниципальном конкурсе «Шаг в будущее – 2027» с исследовательскими проектами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FD2719" w:rsidRPr="00AE19CA" w:rsidRDefault="00FD2719" w:rsidP="00CE34C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE19CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Исследовательская группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4014" w:rsidRPr="00AE19CA" w:rsidTr="00367D73">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B5042" w:rsidRPr="00091E99" w:rsidRDefault="003B5042" w:rsidP="00CE34C2">
+          <w:p w:rsidR="00FD4014" w:rsidRPr="00091E99" w:rsidRDefault="00FD4014" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091E99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Май. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidTr="00CE34C2">
         <w:trPr>
           <w:trHeight w:val="564"/>
@@ -12217,60 +12512,51 @@
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мероприятие, посвященное творчеству </w:t>
-[...8 lines deleted...]
-              <w:t>поэтесс, писателей п. Винзили.</w:t>
+              <w:t xml:space="preserve">Мероприятие, посвященное творчеству писателей-фронтовиков. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12292,50 +12578,51 @@
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00523E00" w:rsidRPr="00AE19CA" w:rsidRDefault="00746FBB" w:rsidP="00CE34C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
@@ -12429,58 +12716,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19 мая - </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Внеклассное мероприятие </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>ко дню Пионерии. (1-9</w:t>
+            <w:r w:rsidR="001A6386">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ко дню Пионерии. (1-6</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -12567,124 +12854,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: руководитель музея имеет право редактировать план работы</w:t>
       </w:r>
       <w:r w:rsidR="00CE34C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00523E00" w:rsidRPr="00523E00" w:rsidRDefault="00523E00" w:rsidP="00CE34C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00523E00" w:rsidRPr="00523E00" w:rsidSect="00FF6403">
+    <w:sectPr w:rsidR="00523E00" w:rsidRPr="00523E00" w:rsidSect="00C46EAC">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="707" w:bottom="709" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="709" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01926E0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1EC9F60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12789,51 +13076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="04E3194E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1410F802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12938,51 +13225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="21FC7F1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5386AE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13087,51 +13374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="250C667D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="251ACA12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13236,51 +13523,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="621E609C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E0CFBA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13385,51 +13672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="64D167C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C71AAD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13534,51 +13821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="6A78501A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="968A932E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13708,126 +13995,126 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="82"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00644CB7"/>
     <w:rsid w:val="00076A74"/>
     <w:rsid w:val="000E594D"/>
-    <w:rsid w:val="000E75BB"/>
     <w:rsid w:val="000F4EE1"/>
-    <w:rsid w:val="00270FF5"/>
-    <w:rsid w:val="003B5042"/>
+    <w:rsid w:val="001A6386"/>
     <w:rsid w:val="00523E00"/>
-    <w:rsid w:val="005D5DCD"/>
     <w:rsid w:val="00644CB7"/>
     <w:rsid w:val="00746FBB"/>
     <w:rsid w:val="007D1D82"/>
-    <w:rsid w:val="00833BC8"/>
     <w:rsid w:val="008C62E1"/>
     <w:rsid w:val="00A36CC5"/>
+    <w:rsid w:val="00AB3D88"/>
+    <w:rsid w:val="00BE2962"/>
+    <w:rsid w:val="00C46EAC"/>
     <w:rsid w:val="00CE34C2"/>
-    <w:rsid w:val="00DC5940"/>
+    <w:rsid w:val="00DB50CF"/>
+    <w:rsid w:val="00EC0145"/>
     <w:rsid w:val="00F16A4D"/>
-    <w:rsid w:val="00FF6403"/>
+    <w:rsid w:val="00F32ECC"/>
+    <w:rsid w:val="00FD2719"/>
+    <w:rsid w:val="00FD4014"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2A7A534A"/>
-  <w15:docId w15:val="{040E4CA7-0512-4B74-9C5C-54CDFDB10887}"/>
+  <w15:docId w15:val="{B58A8E79-73D0-4A04-8CF3-9E33AA0510CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14155,54 +14442,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F16A4D"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -14309,86 +14592,55 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00523E00"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00523E00"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...14 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14618,73 +14870,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9530</Characters>
+  <Pages>7</Pages>
+  <Words>1738</Words>
+  <Characters>9911</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11179</CharactersWithSpaces>
+  <CharactersWithSpaces>11626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>